--- v0 (2026-04-05)
+++ v1 (2026-04-27)
@@ -3,304 +3,306 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6F18742C" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="145"/>
         <w:ind w:left="1134" w:right="1165"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>FONDO ECONOMALE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="182D9F6B" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
+    <w:p w14:paraId="182D9F6B" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="00211C60" w:rsidP="005222EE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="145"/>
         <w:ind w:left="284" w:right="1165"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
             <w:spacing w:val="-11"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:lang w:val="it-IT"/>
           </w:rPr>
           <w:id w:val="462169118"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="005222EE">
+          <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Tahoma" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:spacing w:val="-11"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:lang w:val="it-IT"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> RICHIESTA</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>DI</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-19"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>RIMBORSO</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-21"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>SPESE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">ANTICIPATE </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="294980D9" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
+    <w:p w14:paraId="294980D9" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="00211C60" w:rsidP="005222EE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="145"/>
         <w:ind w:left="284" w:right="135"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
             <w:spacing w:val="-11"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:lang w:val="it-IT"/>
           </w:rPr>
           <w:id w:val="1646848007"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="005222EE">
+          <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Tahoma" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:spacing w:val="-11"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:lang w:val="it-IT"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> RICHIESTA SOSTENIMENTO SPESE CON CARTA PREPAGATA DMED O CON PAGAMENTO FATTURA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03E0C86C" w14:textId="60AA5E4F" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="58"/>
@@ -435,570 +437,578 @@
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal1"/>
         <w:tblW w:w="10065" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="4111"/>
       </w:tblGrid>
       <w:tr w:rsidR="005222EE" w:rsidRPr="00A43523" w14:paraId="1B311BE8" w14:textId="77777777" w:rsidTr="005222EE">
         <w:trPr>
           <w:trHeight w:val="728"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="746B8464" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
+          <w:p w14:paraId="746B8464" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="00211C60" w:rsidP="005222EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="524"/>
               </w:tabs>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="it-IT"/>
                 </w:rPr>
                 <w:id w:val="1460531401"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="005222EE">
+                <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Tahoma" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="it-IT"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="005222EE">
+            <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> Prof.</w:t>
             </w:r>
-            <w:r w:rsidRPr="005222EE">
+            <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005222EE">
+            <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="005222EE">
+            <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005222EE">
+            <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>Ric.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BC2E8BD" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
+          <w:p w14:paraId="5BC2E8BD" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="00211C60" w:rsidP="005222EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="525"/>
               </w:tabs>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="it-IT"/>
                 </w:rPr>
                 <w:id w:val="-1487085875"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="005222EE">
+                <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Tahoma" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="it-IT"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="005222EE">
+            <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> Personale</w:t>
             </w:r>
-            <w:r w:rsidRPr="005222EE">
+            <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005222EE">
+            <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>T/A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F67709A" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
+          <w:p w14:paraId="5F67709A" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="00211C60" w:rsidP="005222EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="525"/>
               </w:tabs>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="it-IT"/>
                 </w:rPr>
                 <w:id w:val="1659657775"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="005222EE">
+                <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Tahoma" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="it-IT"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="005222EE">
+            <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> RAFP/Tutor</w:t>
             </w:r>
-            <w:r w:rsidRPr="005222EE">
+            <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005222EE">
+            <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>didattico</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E57AAE6" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
+          <w:p w14:paraId="1E57AAE6" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="00211C60" w:rsidP="005222EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1229"/>
               </w:tabs>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1580820022"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="005222EE">
+                <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Tahoma" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="005222EE">
+            <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="005222EE">
+            <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Assegnista</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="24440310" w14:textId="331870AE" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
+          <w:p w14:paraId="24440310" w14:textId="331870AE" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="00211C60" w:rsidP="005222EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1229"/>
               </w:tabs>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1753651102"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00A43523">
+                <w:r w:rsidR="005222EE" w:rsidRPr="00A43523">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="005222EE">
+            <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="005222EE">
+            <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dottorando</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="6036378E" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
+          <w:p w14:paraId="6036378E" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="00211C60" w:rsidP="005222EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1230"/>
               </w:tabs>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="103706087"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="005222EE">
+                <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Tahoma" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="005222EE">
+            <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="005222EE">
+            <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Specializzando</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AFE2C03" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
+          <w:p w14:paraId="1AFE2C03" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="00211C60" w:rsidP="005222EE">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="it-IT"/>
                 </w:rPr>
                 <w:id w:val="-666708748"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="005222EE">
+                <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Tahoma" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="it-IT"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="005222EE">
+            <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> Personale inserito in gruppo di ricerca</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11DE60B8" w14:textId="201CA150" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
+          <w:p w14:paraId="11DE60B8" w14:textId="201CA150" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="00211C60" w:rsidP="005222EE">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1123383209"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="005222EE">
+                <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Tahoma" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="005222EE">
+            <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="005222EE">
+            <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Altro</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="005222EE">
+            <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ___</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A43523">
+            <w:r w:rsidR="005222EE" w:rsidRPr="00A43523">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_______________</w:t>
             </w:r>
-            <w:r w:rsidRPr="005222EE">
+            <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="46085B70" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="119"/>
@@ -1414,1250 +1424,1254 @@
         </w:rPr>
         <w:t>giustificativ</w:t>
       </w:r>
       <w:r w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>i:</w:t>
       </w:r>
       <w:r w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="1" w:name="_Hlk169536281"/>
-    <w:p w14:paraId="67397F04" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
+    <w:p w14:paraId="67397F04" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="00211C60" w:rsidP="005222EE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:lang w:val="it-IT"/>
           </w:rPr>
           <w:id w:val="1614787083"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="005222EE">
+          <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Tahoma" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:lang w:val="it-IT"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> scontrino</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>fiscale</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>e/o</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>ricevuta</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>fiscale</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>e/o</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>fattura</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>intestati</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>al</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>richiedente</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23CAA55B" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
+    <w:p w14:paraId="23CAA55B" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="00211C60" w:rsidP="005222EE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:lang w:val="it-IT"/>
           </w:rPr>
           <w:id w:val="631215019"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="005222EE">
+          <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Tahoma" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:lang w:val="it-IT"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> ricevuta/notula</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>di</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>avvenuto</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>pagamento</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>ove</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>norme</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>non</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>prevedano</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>forme specifiche;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="303652ED" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
+    <w:p w14:paraId="303652ED" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="00211C60" w:rsidP="005222EE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="284" w:right="135"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:lang w:val="it-IT"/>
           </w:rPr>
           <w:id w:val="1776513728"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="005222EE">
+          <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Tahoma" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:lang w:val="it-IT"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> estratti</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>conto</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>dei</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>sistemi</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>di</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>pagamento</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>elettronici</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>da</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="8"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>cui</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>evinca</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>tipologia</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>di</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>spesa,</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>l’importo</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>il</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-59"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>beneficiario;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F1810C9" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
+    <w:p w14:paraId="2F1810C9" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="00211C60" w:rsidP="005222EE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:lang w:val="it-IT"/>
           </w:rPr>
           <w:id w:val="-1723196277"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="005222EE">
+          <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Tahoma" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:lang w:val="it-IT"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> altri</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>documenti</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>analoghi</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>ove</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>non</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>sia</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>possibile</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>ottenere quelli</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>sopra</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>previsti.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4948BBD2" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="5"/>
         <w:ind w:left="284"/>
@@ -2666,55 +2680,55 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal1"/>
         <w:tblW w:w="9922" w:type="dxa"/>
         <w:tblInd w:w="279" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2551"/>
-        <w:gridCol w:w="3261"/>
-        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="993"/>
         <w:gridCol w:w="2976"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005222EE" w:rsidRPr="00A43523" w14:paraId="5545FEF4" w14:textId="77777777" w:rsidTr="005222EE">
+      <w:tr w:rsidR="005222EE" w:rsidRPr="00A43523" w14:paraId="5545FEF4" w14:textId="77777777" w:rsidTr="00755F88">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="065A481A" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="00A43523">
             <w:pPr>
               <w:spacing w:before="131"/>
               <w:ind w:right="135"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005222EE">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -2738,571 +2752,662 @@
               </w:rPr>
               <w:t>DELLA</w:t>
             </w:r>
             <w:r w:rsidRPr="005222EE">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005222EE">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SPESA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="508CB4A2" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="00A43523">
+          <w:p w14:paraId="508CB4A2" w14:textId="37DDADCE" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="00A43523">
             <w:pPr>
               <w:spacing w:before="131"/>
               <w:ind w:right="139"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005222EE">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>MOTIVARE</w:t>
             </w:r>
             <w:r w:rsidRPr="005222EE">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005222EE">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
-              <w:t>L’ESIGENZA (indicare brevemente il riferimento all’attività di ricerca o di didattica)</w:t>
+              <w:t xml:space="preserve">L’ESIGENZA </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6318">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>IMPREVISTA O URGENTE</w:t>
+            </w:r>
+            <w:r w:rsidR="00D926C2" w:rsidRPr="00D926C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005222EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(indicare brevemente </w:t>
+            </w:r>
+            <w:r w:rsidR="00596F22">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">il fine e </w:t>
+            </w:r>
+            <w:r w:rsidR="004C5AF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>l’urgenza che ha</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE1734">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>nno</w:t>
+            </w:r>
+            <w:r w:rsidR="004C5AF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> reso </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004C5AF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>necesario</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004C5AF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> l’acquisto</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005222EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00755F88">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ed il riferimento all’attività didattica o di ricerca</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40FA849E" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="00A43523">
             <w:pPr>
               <w:spacing w:before="131"/>
               <w:ind w:left="6" w:right="133"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005222EE">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>IMPORTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65BE6C1A" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
             <w:pPr>
               <w:spacing w:before="131"/>
               <w:ind w:left="284" w:right="142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005222EE">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PROGETTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005222EE" w:rsidRPr="00A43523" w14:paraId="406FB5A8" w14:textId="77777777" w:rsidTr="005222EE">
+      <w:tr w:rsidR="005222EE" w:rsidRPr="00A43523" w14:paraId="406FB5A8" w14:textId="77777777" w:rsidTr="00755F88">
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="439"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7952CADA" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
             <w:pPr>
               <w:ind w:left="284" w:right="135"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="2" w:name="_Hlk227686851"/>
+            <w:bookmarkStart w:id="3" w:name="_Hlk227686883"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="783D02D4" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
             <w:pPr>
               <w:ind w:left="284" w:right="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57A2861C" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
             <w:pPr>
               <w:ind w:left="284" w:right="133"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10FFCD32" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
             <w:pPr>
               <w:ind w:left="284" w:right="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005222EE" w:rsidRPr="00A43523" w14:paraId="383DCA15" w14:textId="77777777" w:rsidTr="005222EE">
+      <w:bookmarkEnd w:id="2"/>
+      <w:tr w:rsidR="00755F88" w:rsidRPr="00A43523" w14:paraId="7351257E" w14:textId="77777777" w:rsidTr="001770A9">
         <w:trPr>
-          <w:trHeight w:val="337"/>
+          <w:trHeight w:val="439"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1898B43E" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
+          <w:p w14:paraId="7178F24D" w14:textId="77777777" w:rsidR="00755F88" w:rsidRPr="005222EE" w:rsidRDefault="00755F88" w:rsidP="001770A9">
             <w:pPr>
               <w:ind w:left="284" w:right="135"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3261" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35476991" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
+          <w:p w14:paraId="47F45A06" w14:textId="77777777" w:rsidR="00755F88" w:rsidRPr="005222EE" w:rsidRDefault="00755F88" w:rsidP="001770A9">
             <w:pPr>
               <w:ind w:left="284" w:right="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FA9BE9D" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
+          <w:p w14:paraId="042E814F" w14:textId="77777777" w:rsidR="00755F88" w:rsidRPr="005222EE" w:rsidRDefault="00755F88" w:rsidP="001770A9">
             <w:pPr>
               <w:ind w:left="284" w:right="133"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E0245D4" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
+          <w:p w14:paraId="0723611C" w14:textId="77777777" w:rsidR="00755F88" w:rsidRPr="005222EE" w:rsidRDefault="00755F88" w:rsidP="001770A9">
             <w:pPr>
               <w:ind w:left="284" w:right="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005222EE" w:rsidRPr="005222EE" w14:paraId="5FE6E75F" w14:textId="77777777" w:rsidTr="005222EE">
+      <w:bookmarkEnd w:id="3"/>
+      <w:tr w:rsidR="00755F88" w:rsidRPr="00A43523" w14:paraId="04BF9A9A" w14:textId="77777777" w:rsidTr="001770A9">
         <w:trPr>
-          <w:trHeight w:val="337"/>
+          <w:trHeight w:val="439"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="357E490B" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
+          <w:p w14:paraId="35191636" w14:textId="77777777" w:rsidR="00755F88" w:rsidRPr="005222EE" w:rsidRDefault="00755F88" w:rsidP="001770A9">
             <w:pPr>
               <w:ind w:left="284" w:right="135"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3261" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48C4F46D" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
+          <w:p w14:paraId="1E75ED23" w14:textId="77777777" w:rsidR="00755F88" w:rsidRPr="005222EE" w:rsidRDefault="00755F88" w:rsidP="001770A9">
             <w:pPr>
               <w:ind w:left="284" w:right="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46E1D3BC" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
+          <w:p w14:paraId="2D171130" w14:textId="77777777" w:rsidR="00755F88" w:rsidRPr="005222EE" w:rsidRDefault="00755F88" w:rsidP="001770A9">
             <w:pPr>
               <w:ind w:left="284" w:right="133"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6084C0D7" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
+          <w:p w14:paraId="68FB1E20" w14:textId="77777777" w:rsidR="00755F88" w:rsidRPr="005222EE" w:rsidRDefault="00755F88" w:rsidP="001770A9">
             <w:pPr>
               <w:ind w:left="284" w:right="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005222EE" w:rsidRPr="00A43523" w14:paraId="2EF4C94A" w14:textId="77777777" w:rsidTr="005222EE">
+      <w:tr w:rsidR="00755F88" w:rsidRPr="00A43523" w14:paraId="25E76D9D" w14:textId="77777777" w:rsidTr="001770A9">
         <w:trPr>
-          <w:trHeight w:val="337"/>
+          <w:trHeight w:val="439"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38471D99" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
+          <w:p w14:paraId="4E27384A" w14:textId="77777777" w:rsidR="00755F88" w:rsidRPr="005222EE" w:rsidRDefault="00755F88" w:rsidP="001770A9">
             <w:pPr>
               <w:ind w:left="284" w:right="135"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="4" w:name="_Hlk227686903"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51A74E0A" w14:textId="77777777" w:rsidR="00755F88" w:rsidRPr="005222EE" w:rsidRDefault="00755F88" w:rsidP="001770A9">
+            <w:pPr>
+              <w:ind w:left="284" w:right="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3261" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B475A9D" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
-[...14 lines deleted...]
-          <w:p w14:paraId="1B6BFF52" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
+          <w:p w14:paraId="1A69C9B3" w14:textId="77777777" w:rsidR="00755F88" w:rsidRPr="005222EE" w:rsidRDefault="00755F88" w:rsidP="001770A9">
             <w:pPr>
               <w:ind w:left="284" w:right="133"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="192EAECE" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
+          <w:p w14:paraId="676B995D" w14:textId="77777777" w:rsidR="00755F88" w:rsidRPr="005222EE" w:rsidRDefault="00755F88" w:rsidP="001770A9">
             <w:pPr>
               <w:ind w:left="284" w:right="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005222EE" w:rsidRPr="00A43523" w14:paraId="193260A3" w14:textId="77777777" w:rsidTr="005222EE">
+      <w:tr w:rsidR="00755F88" w:rsidRPr="00A43523" w14:paraId="0FAE4147" w14:textId="77777777" w:rsidTr="001770A9">
         <w:trPr>
-          <w:trHeight w:val="337"/>
+          <w:trHeight w:val="439"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FDAD50D" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
+          <w:p w14:paraId="459ACBC7" w14:textId="77777777" w:rsidR="00755F88" w:rsidRPr="005222EE" w:rsidRDefault="00755F88" w:rsidP="001770A9">
             <w:pPr>
               <w:ind w:left="284" w:right="135"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3261" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="092C4445" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
+          <w:p w14:paraId="5E887638" w14:textId="77777777" w:rsidR="00755F88" w:rsidRPr="005222EE" w:rsidRDefault="00755F88" w:rsidP="001770A9">
             <w:pPr>
               <w:ind w:left="284" w:right="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0243B7F4" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
+          <w:p w14:paraId="342C35E2" w14:textId="77777777" w:rsidR="00755F88" w:rsidRPr="005222EE" w:rsidRDefault="00755F88" w:rsidP="001770A9">
             <w:pPr>
               <w:ind w:left="284" w:right="133"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AF4B78C" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
+          <w:p w14:paraId="1F1BFC64" w14:textId="77777777" w:rsidR="00755F88" w:rsidRPr="005222EE" w:rsidRDefault="00755F88" w:rsidP="001770A9">
             <w:pPr>
               <w:ind w:left="284" w:right="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005222EE" w:rsidRPr="00A43523" w14:paraId="1F4A88DC" w14:textId="77777777" w:rsidTr="005222EE">
+      <w:bookmarkEnd w:id="4"/>
+      <w:tr w:rsidR="005222EE" w:rsidRPr="00A43523" w14:paraId="1F4A88DC" w14:textId="77777777" w:rsidTr="00755F88">
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="471"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3CB2117A" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
             <w:pPr>
               <w:spacing w:before="41"/>
               <w:ind w:left="284" w:right="135"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="16553B02" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
             <w:pPr>
               <w:spacing w:before="41"/>
               <w:ind w:left="284" w:right="135"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005222EE">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TOTALE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5EC56C5A" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
             <w:pPr>
               <w:spacing w:before="41"/>
               <w:ind w:left="284" w:right="133"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
@@ -3328,187 +3433,188 @@
     </w:tbl>
     <w:p w14:paraId="09711FEA" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="2"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53E20C21" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
+    <w:p w14:paraId="53E20C21" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="00211C60" w:rsidP="005222EE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="284" w:right="135"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:lang w:val="it-IT"/>
           </w:rPr>
           <w:id w:val="474575563"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="005222EE">
+          <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Tahoma" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:lang w:val="it-IT"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> Il richiedente dichiara che il rimborso spese rientra nelle categorie di beni e servizi acquistabili con fondo</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>economale come previsto dalla delibera del Consiglio di Amministrazione del 24/10/2013 e del “Regolamento</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-60"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>per gli affidamenti sotto soglia comunitaria e per la gestione del fondo economale” emanato con Decreto</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Rettorale</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>69/2019.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21F829B4" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="2"/>
         <w:ind w:left="284" w:right="135"/>
@@ -3934,187 +4040,188 @@
     </w:p>
     <w:p w14:paraId="48649E74" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="284" w:right="135"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="571FAD98" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
+    <w:p w14:paraId="571FAD98" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="00211C60" w:rsidP="005222EE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="284" w:right="135"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:lang w:val="it-IT"/>
           </w:rPr>
           <w:id w:val="-1236938515"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="005222EE">
+          <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Tahoma" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:lang w:val="it-IT"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> Il richiedente, consapevole delle </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>sanzioni penal</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>i di cui all’art. 76 del D.P.R. 28/12/2000 n. 445, in caso di</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">dichiarazioni mendaci e della </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>decadenza dei benefici eventualmente conseguit</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>i, dichiara sotto la propria</w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005222EE">
+      <w:r w:rsidR="005222EE" w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>responsabilità:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="755377CF" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
@@ -4437,50 +4544,51 @@
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="851" w:right="135"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-60"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>nome</w:t>
       </w:r>
       <w:r w:rsidRPr="005222EE">
         <w:rPr>
@@ -4709,51 +4817,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>richiedente</w:t>
       </w:r>
       <w:r w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4395EFCF" w14:textId="77777777" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
+    <w:p w14:paraId="4395EFCF" w14:textId="6004CA3E" w:rsidR="005222EE" w:rsidRPr="005222EE" w:rsidRDefault="005222EE" w:rsidP="005222EE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="851" w:right="135"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -4789,72 +4897,51 @@
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>specifico</w:t>
       </w:r>
       <w:r w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>incarico</w:t>
-[...20 lines deleted...]
-        <w:t>/autorizzazione</w:t>
+        <w:t>incarico/autorizzazione</w:t>
       </w:r>
       <w:r w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
       <w:r w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
@@ -4936,51 +5023,50 @@
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="426" w:right="135" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>di</w:t>
       </w:r>
       <w:r w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:spacing w:val="23"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005222EE">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Tahoma" w:hAnsi="Work Sans" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>essere</w:t>
       </w:r>
       <w:r w:rsidRPr="005222EE">
         <w:rPr>
@@ -6475,64 +6561,86 @@
               </w:rPr>
               <w:t xml:space="preserve">Data </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005222EE">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ordinativo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005222EE">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1BF67A5D" w14:textId="77777777" w:rsidR="007742A4" w:rsidRPr="00D16E57" w:rsidRDefault="007742A4" w:rsidP="00D16E57"/>
-    <w:sectPr w:rsidR="007742A4" w:rsidRPr="00D16E57" w:rsidSect="00A43523">
+    <w:p w14:paraId="1BF67A5D" w14:textId="77777777" w:rsidR="007742A4" w:rsidRDefault="007742A4" w:rsidP="00D16E57"/>
+    <w:p w14:paraId="21B78079" w14:textId="77777777" w:rsidR="00211C60" w:rsidRDefault="00211C60" w:rsidP="00D16E57"/>
+    <w:p w14:paraId="7C14EE66" w14:textId="77777777" w:rsidR="00211C60" w:rsidRDefault="00211C60" w:rsidP="00D16E57"/>
+    <w:p w14:paraId="1686991D" w14:textId="77777777" w:rsidR="00211C60" w:rsidRDefault="00211C60" w:rsidP="00D16E57"/>
+    <w:p w14:paraId="2D61E4FF" w14:textId="77777777" w:rsidR="00211C60" w:rsidRDefault="00211C60" w:rsidP="00D16E57"/>
+    <w:p w14:paraId="125BE398" w14:textId="77777777" w:rsidR="00211C60" w:rsidRDefault="00211C60" w:rsidP="00D16E57"/>
+    <w:p w14:paraId="5878B01F" w14:textId="77777777" w:rsidR="00211C60" w:rsidRDefault="00211C60" w:rsidP="00D16E57"/>
+    <w:p w14:paraId="69C16C92" w14:textId="77777777" w:rsidR="00211C60" w:rsidRDefault="00211C60" w:rsidP="00D16E57"/>
+    <w:p w14:paraId="3D99FD07" w14:textId="77777777" w:rsidR="00211C60" w:rsidRDefault="00211C60" w:rsidP="00D16E57"/>
+    <w:p w14:paraId="4E14C235" w14:textId="77777777" w:rsidR="00211C60" w:rsidRDefault="00211C60" w:rsidP="00D16E57"/>
+    <w:p w14:paraId="684C0F9F" w14:textId="77777777" w:rsidR="00211C60" w:rsidRDefault="00211C60" w:rsidP="00D16E57"/>
+    <w:p w14:paraId="2628D786" w14:textId="77777777" w:rsidR="00211C60" w:rsidRDefault="00211C60" w:rsidP="00D16E57"/>
+    <w:p w14:paraId="0DECC342" w14:textId="77777777" w:rsidR="00211C60" w:rsidRDefault="00211C60" w:rsidP="00D16E57"/>
+    <w:p w14:paraId="06C3F0DB" w14:textId="77777777" w:rsidR="00211C60" w:rsidRDefault="00211C60" w:rsidP="00D16E57"/>
+    <w:p w14:paraId="45D57B00" w14:textId="77777777" w:rsidR="00211C60" w:rsidRDefault="00211C60" w:rsidP="00D16E57"/>
+    <w:p w14:paraId="0BFED758" w14:textId="77777777" w:rsidR="00211C60" w:rsidRDefault="00211C60" w:rsidP="00D16E57"/>
+    <w:p w14:paraId="41C76715" w14:textId="77777777" w:rsidR="00211C60" w:rsidRDefault="00211C60" w:rsidP="00D16E57"/>
+    <w:p w14:paraId="02F94B13" w14:textId="77777777" w:rsidR="00211C60" w:rsidRDefault="00211C60" w:rsidP="00D16E57"/>
+    <w:p w14:paraId="161FB45B" w14:textId="77777777" w:rsidR="00211C60" w:rsidRDefault="00211C60" w:rsidP="00D16E57"/>
+    <w:p w14:paraId="6F10ED82" w14:textId="77777777" w:rsidR="00211C60" w:rsidRDefault="00211C60" w:rsidP="00D16E57"/>
+    <w:p w14:paraId="4CBFE51B" w14:textId="77777777" w:rsidR="00211C60" w:rsidRDefault="00211C60" w:rsidP="00D16E57"/>
+    <w:p w14:paraId="3DA65D18" w14:textId="77777777" w:rsidR="00211C60" w:rsidRDefault="00211C60" w:rsidP="00D16E57"/>
+    <w:p w14:paraId="00101A73" w14:textId="77777777" w:rsidR="00211C60" w:rsidRPr="00D16E57" w:rsidRDefault="00211C60" w:rsidP="00D16E57"/>
+    <w:sectPr w:rsidR="00211C60" w:rsidRPr="00D16E57" w:rsidSect="00A43523">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2552" w:right="680" w:bottom="851" w:left="680" w:header="1418" w:footer="851" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="20361E3E" w14:textId="77777777" w:rsidR="003C4AD0" w:rsidRDefault="003C4AD0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5952C3CA" w14:textId="77777777" w:rsidR="003C4AD0" w:rsidRDefault="003C4AD0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
@@ -6558,66 +6666,64 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
     <w:altName w:val="Sylfaen"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E50002FF" w:usb1="500079DB" w:usb2="00000010" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
-    <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Work Sans">
     <w:altName w:val="Work Sans"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="5000E07B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
@@ -6626,87 +6732,87 @@
   </w:font>
   <w:font w:name="Work Sans Regular">
     <w:altName w:val="Work Sans"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="5000E07B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Work Sans SemiBold">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="5000E07B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Work Sans Bold">
     <w:altName w:val="Work Sans"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="5000E07B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="17AB07E5" w14:textId="5E657D64" w:rsidR="00791629" w:rsidRDefault="00791629" w:rsidP="00791629">
     <w:pPr>
       <w:pStyle w:val="Didefault"/>
       <w:spacing w:before="0" w:line="160" w:lineRule="exact"/>
       <w:ind w:left="1134" w:right="79"/>
       <w:rPr>
         <w:rFonts w:ascii="Work Sans Bold" w:hAnsi="Work Sans Bold"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="41803B56" w14:textId="77777777" w:rsidR="003C4AD0" w:rsidRDefault="003C4AD0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="62BADE8D" w14:textId="77777777" w:rsidR="003C4AD0" w:rsidRDefault="003C4AD0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="7E48DB99" w14:textId="0938359A" w:rsidR="004A495F" w:rsidRDefault="006D2C96">
     <w:pPr>
       <w:pStyle w:val="Intestazioneepidipagina"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9020"/>
         <w:tab w:val="center" w:pos="5272"/>
         <w:tab w:val="right" w:pos="10545"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Work Sans Regular" w:eastAsia="Work Sans Regular" w:hAnsi="Work Sans Regular" w:cs="Work Sans Regular"/>
         <w:noProof/>
         <w:color w:val="0433FF"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F68A96A" wp14:editId="125A1F9F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4521200</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-405130</wp:posOffset>
@@ -6904,51 +7010,51 @@
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln w="12700" cap="flat">
                     <a:noFill/>
                     <a:miter lim="400000"/>
                   </a:ln>
                   <a:effectLst/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00AA2219">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00AA2219">
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02C14D6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43EE6C64"/>
     <w:lvl w:ilvl="0" w:tplc="9EB40662">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="312" w:hanging="135"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
         <w:w w:val="99"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="324050FA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1344" w:hanging="135"/>
@@ -7559,142 +7665,155 @@
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5902" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6622" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="297536593">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="407074648">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1937982841">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="383261648">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1271356200">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1900092048">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004A495F"/>
     <w:rsid w:val="00017ACF"/>
+    <w:rsid w:val="0005671E"/>
     <w:rsid w:val="000F27C1"/>
     <w:rsid w:val="0011214E"/>
+    <w:rsid w:val="00211C60"/>
     <w:rsid w:val="00257CB5"/>
     <w:rsid w:val="003C4AD0"/>
     <w:rsid w:val="00455EBC"/>
     <w:rsid w:val="004A495F"/>
+    <w:rsid w:val="004C5AF0"/>
+    <w:rsid w:val="004E6318"/>
     <w:rsid w:val="005222EE"/>
     <w:rsid w:val="00566232"/>
+    <w:rsid w:val="00596F22"/>
+    <w:rsid w:val="00686DCD"/>
     <w:rsid w:val="006D2C96"/>
+    <w:rsid w:val="00755F88"/>
     <w:rsid w:val="007742A4"/>
     <w:rsid w:val="00791629"/>
+    <w:rsid w:val="007B18FC"/>
+    <w:rsid w:val="008B2BED"/>
+    <w:rsid w:val="00A24E3D"/>
     <w:rsid w:val="00A43523"/>
+    <w:rsid w:val="00A50F78"/>
     <w:rsid w:val="00A85F52"/>
     <w:rsid w:val="00AA2219"/>
     <w:rsid w:val="00BC3636"/>
     <w:rsid w:val="00BD1B60"/>
     <w:rsid w:val="00C44112"/>
     <w:rsid w:val="00CA7E2A"/>
     <w:rsid w:val="00D16E57"/>
+    <w:rsid w:val="00D926C2"/>
     <w:rsid w:val="00E15BD3"/>
+    <w:rsid w:val="00FE1734"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0005F6F3"/>
   <w15:docId w15:val="{372AF561-9B3B-744F-BD64-69B1A6294DC0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:bdr w:val="nil"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
@@ -9510,66 +9629,66 @@
         </a:lvl9pPr>
       </a:lstStyle>
       <a:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="none"/>
       </a:style>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>476</Words>
-  <Characters>2714</Characters>
+  <Words>490</Words>
+  <Characters>2798</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
+  <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3184</CharactersWithSpaces>
+  <CharactersWithSpaces>3282</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Lorella Baron</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>